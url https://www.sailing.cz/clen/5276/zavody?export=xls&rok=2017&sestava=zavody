--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -167,51 +167,51 @@
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>2017-08-24</t>
   </si>
   <si>
     <t>ME Fireball</t>
   </si>
   <si>
     <t>Lyme Regis GBR</t>
   </si>
   <si>
     <t>2017-09-09</t>
   </si>
   <si>
     <t>67th Centomiglia</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-09-12</t>
   </si>
   <si>
     <t>IT regatta 2017</t>
   </si>
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-09-22</t>
   </si>
   <si>
     <t>Modrý Hrozen</t>
   </si>
   <si>
     <t>2017-09-28</t>
   </si>
   <si>
     <t>MČR + Eurocup</t>
   </si>