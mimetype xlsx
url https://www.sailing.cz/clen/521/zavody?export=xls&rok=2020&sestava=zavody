--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -80,51 +80,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-19</t>
   </si>
   <si>
     <t>GP NJ 2020</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2020-09-16</t>
   </si>
   <si>
     <t>Prigl Rajs XXII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2020-08-16</t>
   </si>
   <si>
     <t>Nedění Rejs IV</t>
   </si>
   <si>
     <t>2020-07-19</t>
   </si>
   <si>
     <t>Nedělní Rejs III.</t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Brněnská šestka (Cabin Trophy 2020)</t>
   </si>