--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -89,51 +89,51 @@
   <si>
     <t>2015-06-20</t>
   </si>
   <si>
     <t>Plynovody Praha - The Crown cup</t>
   </si>
   <si>
     <t>2015-06-26</t>
   </si>
   <si>
     <t>Finn Masters</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Černá v Pošumaví</t>
   </si>
   <si>
     <t>2015-10-17</t>
   </si>
   <si>
     <t>19. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
 </sst>
 </file>
 