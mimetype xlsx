--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>
   <si>
     <t>2018-08-18</t>
   </si>
   <si>
     <t>GERMANY, Kiel</t>
   </si>
   <si>
     <t>KIel</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-11</t>
   </si>
   <si>
     <t>LASER EUROPA CUP POLAND 2018</t>
   </si>
   <si>
     <t>Dziwnow</t>
   </si>
   <si>
     <t>2018-06-21</t>
   </si>
   <si>
     <t>Kieler Woche</t>
   </si>
   <si>
     <t>Kiel</t>
   </si>
   <si>
     <t>2018-05-19</t>
   </si>
   <si>
     <t>2018 YES - Young Europeans Sailing - Regatta</t>
   </si>