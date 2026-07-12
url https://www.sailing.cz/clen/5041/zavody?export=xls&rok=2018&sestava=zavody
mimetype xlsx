--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2018-11-03</t>
   </si>
   <si>
     <t>Champagne Race - MČR ORC</t>
   </si>
   <si>
     <t>Vodice</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-10-18</t>
   </si>
   <si>
     <t>ROLEX COASTAL RACE 2018</t>
   </si>
   <si>
     <t>Valletta</t>
   </si>
   <si>
     <t>2018-10-06</t>
   </si>
   <si>
     <t>Vytrvalostní závod kajutových lodí</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2018-08-21</t>
   </si>