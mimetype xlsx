--- v0 (2026-05-25)
+++ v1 (2026-07-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-02-03</t>
   </si>
   <si>
     <t>Super G</t>
   </si>
   <si>
     <t>Bogliacio- Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-02-04</t>
   </si>
   <si>
     <t>50th Riccardo Gorla Trophy</t>
   </si>
   <si>
     <t>Marina Bogliacio Lago di Garda</t>
   </si>
   <si>
     <t>2016-06-09</t>
   </si>
   <si>
     <t xml:space="preserve">Centomiglia del Garda 66th </t>
   </si>
   <si>
     <t>2016-11-06</t>
   </si>
   <si>
     <t>MČR ORC 2016</t>
   </si>
   <si>
     <t>Vodice - Chorvatsko</t>
   </si>