--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-29</t>
   </si>
   <si>
     <t>12. Halloween Cup</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha Vltavy</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-10-12</t>
   </si>
   <si>
     <t>Primátorský štít</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Olympijská regata</t>
   </si>