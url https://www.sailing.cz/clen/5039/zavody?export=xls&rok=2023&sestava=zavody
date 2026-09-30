--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -104,51 +104,51 @@
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Chicken race</t>
   </si>
   <si>
     <t>lipno - ern v poumav</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-04-29</t>
   </si>
   <si>
     <t>Memoriál A. Bürgermeistra</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>