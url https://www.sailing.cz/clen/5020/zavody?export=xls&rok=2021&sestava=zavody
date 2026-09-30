--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>Mistrovství ČR - FUN</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Skiregata - Memoriál Petra Haubolda</t>
   </si>
   <si>
     <t>Jablonec</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-09-23</t>
   </si>
   <si>
     <t>CAMPIONATO ITALIANO CLASSI OLIMPICHE</t>
   </si>
   <si>
     <t>Torbola, Lake Garda</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2021-09-06</t>
   </si>
   <si>
     <t>2021 iQFOiL ME holky U19</t>
   </si>
   <si>
     <t>Bol, Brač, Chorvatsko</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>