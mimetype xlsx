--- v0 (2026-05-19)
+++ v1 (2026-07-22)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-09-03</t>
   </si>
   <si>
     <t>Regata 130 let - Slavnostní plavba</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Modrá stuha Lipna</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Memoriál K.Smetany</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>