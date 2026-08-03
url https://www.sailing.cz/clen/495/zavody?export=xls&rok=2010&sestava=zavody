--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Česká Brána</t>
   </si>
   <si>
     <t xml:space="preserve">Labe </t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2010-06-25</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Labe - Církvice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2010-07-03</t>
   </si>
   <si>
     <t>Štít města Litoměřic</t>
   </si>
   <si>
     <t>Labe-Křešice</t>
   </si>
   <si>
     <t>2010-09-18</t>
   </si>
   <si>
     <t>Cena Povodí Labe</t>
   </si>
   <si>
     <t>Labe-Církvice</t>
   </si>
   <si>
     <t>2010-09-25</t>
   </si>
   <si>
     <t>Regata Lovosice</t>
   </si>