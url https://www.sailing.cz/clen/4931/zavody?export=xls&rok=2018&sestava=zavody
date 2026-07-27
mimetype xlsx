--- v0 (2026-06-01)
+++ v1 (2026-07-27)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-10-20</t>
   </si>
   <si>
     <t>Rolex Middle Sea Race</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-10-18</t>
   </si>
   <si>
     <t>ROLEX COASTAL RACE 2018</t>
   </si>
   <si>
     <t>Valletta</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2018-08-21</t>
   </si>
   <si>
     <t>Palermo - Montecarlo 2018</t>
   </si>
   <si>
     <t>Palermo - Monte Carlo</t>
   </si>
   <si>
     <t>2018-06-08</t>
   </si>