--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -47,57 +47,57 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>2025-08-09</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>