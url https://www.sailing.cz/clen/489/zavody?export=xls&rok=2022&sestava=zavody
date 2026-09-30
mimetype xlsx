--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,75 +59,75 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-08</t>
   </si>
   <si>
     <t>26. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Jesenický maraton</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>SKP 14 a 15</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t>Regent</t>
   </si>