--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Vítr a Slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-05-23</t>
   </si>
   <si>
     <t>Erste premier trophy 2021</t>
   </si>
   <si>
     <t>Pirovac - Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Ela  </t>
   </si>
 </sst>
 </file>
 