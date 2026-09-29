--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-21</t>
   </si>
   <si>
     <t>Jesenický marathon</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-09-14</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2019-06-29</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-06-15</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>