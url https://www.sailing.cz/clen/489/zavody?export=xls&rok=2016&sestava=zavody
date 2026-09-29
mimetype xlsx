--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -74,51 +74,51 @@
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2016-06-04</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t>Jesenický marathon Catamaran Open</t>
   </si>
   <si>
     <t>2016-11-06</t>
   </si>
   <si>
     <t>MČR ORC 2016</t>
   </si>
   <si>
     <t>Vodice - Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>