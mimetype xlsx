--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-10-05</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>