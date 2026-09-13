--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -128,51 +128,51 @@
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-08-07</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK V</t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - RS Vareo</t>
   </si>
   <si>
     <t>Afterparty - RaceBoard</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Afterparty - Kajutové lodě</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Omniplast cup</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK IV</t>
   </si>