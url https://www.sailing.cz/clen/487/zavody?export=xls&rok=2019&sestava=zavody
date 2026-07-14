--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-10-26</t>
   </si>
   <si>
     <t>STAR finále</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t xml:space="preserve">Sta  </t>
   </si>
   <si>
     <t>2019-10-20</t>
   </si>
   <si>
     <t>Modrá stuha (Cabin Trophy 2019)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-10-12</t>
   </si>
   <si>
     <t>23. Česká námořní rallye - MČR One Design</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2019-10-05</t>
   </si>
   <si>
     <t>Mem. Jana Sedláka</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2019-09-28</t>
   </si>