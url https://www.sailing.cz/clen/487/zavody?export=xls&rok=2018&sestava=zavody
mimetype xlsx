--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -107,51 +107,51 @@
   <si>
     <t>Kiss My RS III.</t>
   </si>
   <si>
     <t>2018-09-05</t>
   </si>
   <si>
     <t>Prigl rejs 21</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2018-08-29</t>
   </si>
   <si>
     <t>Prigl rejs 20</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>Lanex Cup 2018</t>
   </si>
   <si>
     <t>2018-08-19</t>
   </si>
   <si>
     <t>Prázdninový závod II.</t>
   </si>
   <si>
     <t>2018-08-18</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2018-08-10</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>