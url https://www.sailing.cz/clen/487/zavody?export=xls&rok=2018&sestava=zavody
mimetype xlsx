--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -182,51 +182,51 @@
   <si>
     <t>2018-07-14</t>
   </si>
   <si>
     <t>Brněnská šestka (vytrvalostní závod)</t>
   </si>
   <si>
     <t>2018-06-27</t>
   </si>
   <si>
     <t>Prigl rejs 12</t>
   </si>
   <si>
     <t>2018-06-24</t>
   </si>
   <si>
     <t>Kiss my RS II.</t>
   </si>
   <si>
     <t>2018-06-23</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-06-16</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2018-05-26</t>
   </si>
   <si>
     <t>Kiss My RS I.</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>