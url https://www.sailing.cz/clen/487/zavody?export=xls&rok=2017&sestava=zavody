--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-17</t>
   </si>
   <si>
     <t>Prigl rejs VI</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2017-05-28</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Prigl rejs X</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>