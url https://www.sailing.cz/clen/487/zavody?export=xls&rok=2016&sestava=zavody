--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-04-09</t>
   </si>
   <si>
     <t>Brněnský RS Start</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-04-13</t>
   </si>
   <si>
     <t>Prigl rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-04-20</t>
   </si>
   <si>
     <t>Prigl rejs III</t>
   </si>
   <si>
     <t>2016-04-30</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2016-05-04</t>
   </si>
   <si>
     <t>Prigl rejs V</t>
   </si>