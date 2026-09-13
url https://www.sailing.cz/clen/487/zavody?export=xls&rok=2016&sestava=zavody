--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -125,51 +125,51 @@
   <si>
     <t>2016-05-28</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2016-05-29</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
     <t>2016-06-15</t>
   </si>
   <si>
     <t>Prigl rejs XI</t>
   </si>
   <si>
     <t>2016-06-25</t>
   </si>
   <si>
     <t>Veterán Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2016-08-19</t>
   </si>
   <si>
     <t>Česká jachtařská liga II.</t>
   </si>
   <si>
     <t>Lipno - Olympijský park Rio</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>