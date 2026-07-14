--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>ACT 2 MELGES 24 - PORTO VENERE</t>
   </si>
   <si>
     <t>Porto Venere Italy</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2015-05-06</t>
   </si>
   <si>
     <t>Prigl Rejs V</t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>