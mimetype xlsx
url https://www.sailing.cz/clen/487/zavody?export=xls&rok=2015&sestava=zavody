--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -155,51 +155,51 @@
   <si>
     <t>Prigl Rejs XII</t>
   </si>
   <si>
     <t>2015-08-05</t>
   </si>
   <si>
     <t>Prigl Rejs XVIII</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
     <t>2015-08-27</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2015-09-02</t>
   </si>
   <si>
     <t>Prigl Rejs XXII</t>
   </si>
   <si>
     <t>2015-09-05</t>
   </si>
   <si>
     <t>Vítr z vinohradů WS</t>
   </si>
   <si>
     <t>2015-09-16</t>
   </si>
   <si>
     <t>Prigl Rejs XIV</t>
   </si>
   <si>
     <t>2015-09-19</t>
   </si>
   <si>
     <t>Pohár NJ</t>
   </si>