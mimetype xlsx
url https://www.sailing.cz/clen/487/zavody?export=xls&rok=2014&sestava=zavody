--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -74,51 +74,51 @@
   <si>
     <t>2014-06-27</t>
   </si>
   <si>
     <t>Grand prix námořního jachtingu Brno 2014</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2014-07-12</t>
   </si>
   <si>
     <t>Prázdninovej rejs</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2014-07-20</t>
   </si>
   <si>
     <t>Prígl Rejs XIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-09-17</t>
   </si>
   <si>
     <t>Prígl Rejs XX</t>
   </si>
   <si>
     <t>2014-09-24</t>
   </si>
   <si>
     <t>Prígl Rejs XXI</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>
   <si>
     <t>18. Česká námořní rally</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>