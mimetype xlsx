--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -83,51 +83,51 @@
   <si>
     <t>2025-08-15</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2025-08-10</t>
   </si>
   <si>
     <t>Horký vánek</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-07-26</t>
   </si>
   <si>
     <t>Retro Cup</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Prýgl rejs 14</t>
   </si>
   <si>
     <t>2025-07-06</t>
   </si>