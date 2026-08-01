--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -92,51 +92,51 @@
   <si>
     <t>2024-09-15</t>
   </si>
   <si>
     <t>IT Regatta 2024</t>
   </si>
   <si>
     <t>Chorvatsko - marina Kaštela</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2024-09-07</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-08-25</t>
   </si>
   <si>
     <t>Velká cena YCLS, Showman Trophy (CBT)</t>
   </si>
   <si>
     <t>2024-08-09</t>
   </si>
   <si>
     <t>ICZ RODOP - Jachtařská liga III. - finále</t>
   </si>
   <si>
     <t>Jezero Most</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2024-08-03</t>
   </si>
   <si>
     <t>Afterparty - RS Vareo</t>
   </si>