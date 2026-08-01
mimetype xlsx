--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -107,51 +107,51 @@
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2023-09-17</t>
   </si>
   <si>
     <t>IT Regatta 2023</t>
   </si>
   <si>
     <t>Chorvatsko - marina Kaštela</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-09-02</t>
   </si>
   <si>
     <t>Regata 130 let - Handicap Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
     <t>2023-08-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>2023-08-18</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>