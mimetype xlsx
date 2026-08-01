--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -77,51 +77,51 @@
   <si>
     <t>ERSTE PREMIER TROPHY</t>
   </si>
   <si>
     <t>Biograd na Moru, Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2017-06-21</t>
   </si>
   <si>
     <t>Prigl rejs XII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-08-05</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2017-08-11</t>
   </si>
   <si>
     <t>Jachtařská liga III.</t>
   </si>
   <si>
     <t>Lipno</t>
   </si>
   <si>
     <t>2017-08-25</t>
   </si>