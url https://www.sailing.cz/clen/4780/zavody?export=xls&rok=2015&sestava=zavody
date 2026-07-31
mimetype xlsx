--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Hop Regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">FD   </t>
   </si>
   <si>
     <t>2015-06-27</t>
   </si>
   <si>
     <t>Modrá stuha Lipna - 50.ročník</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-07-04</t>
   </si>
   <si>
     <t>MČR Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2015-07-10</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>2015-08-01</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>