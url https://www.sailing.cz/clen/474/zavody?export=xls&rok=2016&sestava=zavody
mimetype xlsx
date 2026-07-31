--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-05-07</t>
   </si>
   <si>
     <t>Krajský RS Přebor</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2016-05-29</t>
   </si>
   <si>
     <t>Prigl rejs VII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-07-17</t>
   </si>
   <si>
     <t>Prigl rejs XV</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>2016-09-18</t>
   </si>
   <si>
     <t>Offshore Cup ČANY</t>
   </si>
   <si>
     <t>Balt - Německo</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>