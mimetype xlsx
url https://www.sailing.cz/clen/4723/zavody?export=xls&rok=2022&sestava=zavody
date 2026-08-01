--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-22</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
     <t>Bolevák</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>