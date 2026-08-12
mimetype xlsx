--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -86,51 +86,51 @@
   <si>
     <t>Slapy - Modrá loděnice</t>
   </si>
   <si>
     <t>061213</t>
   </si>
   <si>
     <t>2006-08-05</t>
   </si>
   <si>
     <t>Slapská 24</t>
   </si>
   <si>
     <t>Slapy km93</t>
   </si>
   <si>
     <t>061115</t>
   </si>
   <si>
     <t>2006-08-19</t>
   </si>
   <si>
     <t>Modrá stuha Slap</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>061218</t>
   </si>
   <si>
     <t>2006-08-26</t>
   </si>
   <si>
     <t>Truc regata</t>
   </si>
   <si>
     <t>061127</t>
   </si>
   <si>
     <t>2006-09-02</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapská přehrada</t>
   </si>
   <si>
     <t>067005</t>
   </si>