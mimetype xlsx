--- v0 (2026-05-25)
+++ v1 (2026-07-10)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>061218</t>
   </si>
   <si>
     <t>2006-08-26</t>
   </si>
   <si>
     <t>Truc regata</t>
   </si>
   <si>
     <t>Slapy - Modrá loděnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>061127</t>
   </si>
   <si>
     <t>2006-09-02</t>
   </si>
   <si>
     <t>Regata Laguna</t>
   </si>
   <si>
     <t>Slapská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>062135</t>
   </si>
   <si>
     <t>2006-09-23</t>
   </si>
   <si>
     <t>Poslední vítr - I.ročník</t>
   </si>