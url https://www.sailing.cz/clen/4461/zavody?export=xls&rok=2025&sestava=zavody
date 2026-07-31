--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-10-25</t>
   </si>
   <si>
     <t>Matchrace Longtze</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Mr   </t>
   </si>
   <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>Pražský točák XXVI.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>Pražský točák XVI.</t>
   </si>
   <si>
     <t>2025-06-18</t>
   </si>
   <si>
     <t>Pražský točák XII.</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>