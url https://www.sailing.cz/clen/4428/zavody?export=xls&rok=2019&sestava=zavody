--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-07-04</t>
   </si>
   <si>
     <t>Foiling Thursday</t>
   </si>
   <si>
     <t>lipno - cerna v posumavi</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-06-15</t>
   </si>
   <si>
     <t>Lipno Marathon</t>
   </si>
   <si>
     <t>Lipno - Lipno nad Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">CaO  </t>
   </si>
   <si>
     <t>2019-04-19</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>