--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-03-14</t>
   </si>
   <si>
     <t>Jarní RS svezení</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2015-05-16</t>
   </si>
   <si>
     <t>Věstonická Venuše RS</t>
   </si>
   <si>
     <t>2015-05-23</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>