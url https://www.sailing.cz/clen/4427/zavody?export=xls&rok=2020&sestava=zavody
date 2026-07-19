--- v0 (2026-06-01)
+++ v1 (2026-07-19)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-05-03</t>
   </si>
   <si>
     <t>2022 iQFOiL International Games#3 Campione - Women</t>
   </si>
   <si>
     <t>Campione - Lago di Garda - Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">IQF  </t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>Czech Windsurfer Cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-20</t>
   </si>
   <si>
     <t>MČR FUN Course</t>
   </si>
   <si>
     <t>Viganj - Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2020-02-27</t>
   </si>
   <si>
     <t>XV ANDALUSIAN OLYMPIC WEEK 2020</t>
   </si>
   <si>
     <t>Cadiz, Puerto Sherry</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>