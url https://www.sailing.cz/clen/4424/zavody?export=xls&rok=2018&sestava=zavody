--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -77,51 +77,51 @@
   <si>
     <t>MČR - Nechranický skluz</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-05-05</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2018-04-28</t>
   </si>
   <si>
     <t>M.B.Keramika - Palavská regata</t>
   </si>