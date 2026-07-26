--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -80,51 +80,51 @@
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2017-06-07</t>
   </si>
   <si>
     <t>Pražský točák X.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Cena CERE</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2017-08-12</t>
   </si>
   <si>
     <t>Laser Grandprix</t>
   </si>
   <si>
     <t>Wolfgansee - AUT</t>
   </si>
   <si>
     <t>2017-08-25</t>
   </si>
   <si>
     <t>Lipno regata</t>
   </si>