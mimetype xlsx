--- v0 (2026-05-31)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-08-28</t>
   </si>
   <si>
     <t>Lipno regata 2015</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2015-09-05</t>
   </si>
   <si>
     <t>Cena CERE</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">IL6  </t>
   </si>