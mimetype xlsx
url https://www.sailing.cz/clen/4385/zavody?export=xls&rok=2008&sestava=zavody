--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>084217</t>
   </si>
   <si>
     <t>2008-04-27</t>
   </si>
   <si>
     <t>Slovak Sailing Week</t>
   </si>
   <si>
     <t>Biograd na Moru - Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081801</t>
   </si>
   <si>
     <t>2008-05-10</t>
   </si>
   <si>
     <t>Jarní premiéra I. + KP</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>081308</t>
   </si>
   <si>
     <t>2008-06-07</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>