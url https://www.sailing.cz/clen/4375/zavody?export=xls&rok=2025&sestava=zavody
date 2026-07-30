--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Pražský točák XXIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-08-27</t>
   </si>
   <si>
     <t>Pražský točák XXII.</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>Pražský točák XIX.</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>2025-07-23</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>