--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>Pražský točák XVIII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-24</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>2024-06-26</t>
   </si>
   <si>
     <t>Pražský točák XIII.</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Pražský točák VIII.</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>