--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-04-12</t>
   </si>
   <si>
     <t>Pražský točák II.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-05-03</t>
   </si>
   <si>
     <t>Pražský točák V.</t>
   </si>
   <si>
     <t>2017-06-14</t>
   </si>
   <si>
     <t>Pražský točák XI.</t>
   </si>
   <si>
     <t>2017-06-21</t>
   </si>
   <si>
     <t>Pražský točák XII.</t>
   </si>
   <si>
     <t>2017-08-09</t>
   </si>
   <si>
     <t>Pražský točák XIX.</t>
   </si>