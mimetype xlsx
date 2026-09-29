--- v0 (2026-06-01)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2012-04-21</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2012-05-05</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>2012-08-11</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>2012-09-22</t>
   </si>
   <si>
     <t>Cena Lučana + SKP</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
 </sst>
 </file>
 