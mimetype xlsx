--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">WSR  </t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Klubové přebory</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-07</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2025-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">SLW  </t>
   </si>
 </sst>
 </file>
 