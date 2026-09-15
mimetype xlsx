--- v1 (2026-07-16)
+++ v2 (2026-09-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Klubové přebory</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2025-06-07</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2025-05-17</t>
   </si>