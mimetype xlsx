--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -65,51 +65,51 @@
   <si>
     <t>Česká jachtařská liga I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2020-08-07</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2020-07-01</t>
   </si>
   <si>
     <t>Pražský točák 14</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-06-17</t>
   </si>
   <si>
     <t>Pražský točák 12</t>
   </si>
   <si>
     <t>2020-05-20</t>
   </si>
   <si>
     <t>Pražský točák 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>