--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-20</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2017-06-03</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2017-07-29</t>
   </si>
   <si>
     <t>24 hodin Dářka</t>
   </si>