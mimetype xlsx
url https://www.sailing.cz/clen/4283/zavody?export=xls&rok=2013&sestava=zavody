--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2013-05-18</t>
   </si>
   <si>
     <t>Věstonická Venuše - okruh A</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2013-05-25</t>
   </si>
   <si>
     <t>Moravský pohár II</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>2013-06-08</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>