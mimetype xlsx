--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2010-01-16</t>
   </si>
   <si>
     <t>Snow Big Day</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-05-01</t>
   </si>
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>2010-05-29</t>
   </si>
   <si>
     <t>KP Jm kraje</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2010-06-12</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>2010-06-26</t>
   </si>